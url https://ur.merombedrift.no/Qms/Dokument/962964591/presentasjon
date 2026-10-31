--- v0 (2026-09-09)
+++ v1 (2026-10-31)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Rf1a2f63a92f64565" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5d90893e9b8c4ab2" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rcd047e49d0e64d4d"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb31691f04cfa4ac0"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R66a898b9d1f948ef"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R33d0fc9a4d2241de"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6a9431cc38aa49c1"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R3b9f50f5fecd410e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rb14484a0657f44db"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R7380f956688543bf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R9788f9ff85cf416d"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra154a8a8e8ac4457"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R61be3eb0a3ec4427"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rcd047e49d0e64d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R66a898b9d1f948ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2aca1d0ab6c74b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rabd461f2bb8e4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0ef4ef1d44ee474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rbdec3a1197194d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R96d7224959ea489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R33d0fc9a4d2241de" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfbe0299d7db7439b" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb31691f04cfa4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6a9431cc38aa49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3b9f50f5fecd410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb14484a0657f44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7380f956688543bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9788f9ff85cf416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra154a8a8e8ac4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R61be3eb0a3ec4427" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0051c20bc8354165" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9544dc14ed664027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rd3a1f8da22c64a3e" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R801b9bad928c4320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rb0f0bb326e4948c9" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9544dc14ed664027"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R801b9bad928c4320"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcf94b1ef73564f58" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R41d8e081e940467f" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raa3a2f8c99804cbe" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5a3b9cfcfd694636" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2cfb0529242f4715" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7f4b7a1d2d264e0c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbfba136ecf9a4ff3" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R81671cc1b8cb423d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R24e3409d621f4a3c" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1137,105 +1137,123 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Tall i hele kroner – kilde: Regnskapsregisteret</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Driftsresultat:  −16 565 000 kr</a:t>
-[...53 lines deleted...]
-              <a:t>Sum eiendeler:  2 919 697 000 kr</a:t>
+              <a:t>Driftsinntekter:  4 936 293 000 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Driftsresultat:  1 497 596 000 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Årsresultat:  1 433 472 000 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sum egenkapital:  3 375 266 000 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sum eiendeler:  8 021 823 000 kr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -1373,69 +1391,69 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Største aksjonærer</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>STØLE SVEIN  –  92,1 %</a:t>
-[...17 lines deleted...]
-              <a:t>SVELE AS  –  7,9 %</a:t>
+              <a:t>VILFREDO AS  –  92,1 %</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>VILFREDO AS  –  7,9 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>