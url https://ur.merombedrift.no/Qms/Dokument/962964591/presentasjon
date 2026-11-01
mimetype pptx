--- v1 (2026-10-31)
+++ v2 (2026-11-01)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5d90893e9b8c4ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="Re18e2f8589dc46cd" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Rb31691f04cfa4ac0"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R93282ad8c8ee4b41"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R6a9431cc38aa49c1"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R61be3eb0a3ec4427"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R7cea7b9cb4214a5e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R56a76e52147240a9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R3a997b936bf74db8"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0d79fed361cc46a5"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R88ffa15498d349d4"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="Ra71b12abc1d94cbe"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R6de76cb71cec4c87"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rb31691f04cfa4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R6a9431cc38aa49c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R3b9f50f5fecd410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rb14484a0657f44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R7380f956688543bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R9788f9ff85cf416d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra154a8a8e8ac4457" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R61be3eb0a3ec4427" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R0051c20bc8354165" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R93282ad8c8ee4b41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R7cea7b9cb4214a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R56a76e52147240a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3a997b936bf74db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0d79fed361cc46a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R88ffa15498d349d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="Ra71b12abc1d94cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R6de76cb71cec4c87" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8d9b2b5a32f9437b" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R801b9bad928c4320" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rb0f0bb326e4948c9" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcaa0fd5f2f994af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R8f1ebb412f934a1a" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R801b9bad928c4320"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rcaa0fd5f2f994af0"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Raa3a2f8c99804cbe" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R24e3409d621f4a3c" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6cd6a0d3f0264dbc" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfa02ecea994e4a51" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbfeff8b9e7c24cdf" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R355ce6093144450e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R727c371c093d4c7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7c6ae31fe0b24143" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R19e650dffb54461b" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>